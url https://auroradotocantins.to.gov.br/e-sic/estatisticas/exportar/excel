--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -53,84 +53,84 @@
   <si>
     <t>Total de Solicitações</t>
   </si>
   <si>
     <t>Respondidas</t>
   </si>
   <si>
     <t>Indeferidas</t>
   </si>
   <si>
     <t>Pendentes / Em Análise</t>
   </si>
   <si>
     <t>ESTATÍSTICAS MENSAIS</t>
   </si>
   <si>
     <t>Mês/Ano</t>
   </si>
   <si>
     <t>Recebidas</t>
   </si>
   <si>
     <t>Pendentes</t>
   </si>
   <si>
-    <t>Ago/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Set/2025</t>
   </si>
   <si>
     <t>Out/2025</t>
   </si>
   <si>
     <t>Nov/2025</t>
   </si>
   <si>
     <t>Dez/2025</t>
   </si>
   <si>
     <t>Jan/2026</t>
   </si>
   <si>
     <t>Fev/2026</t>
   </si>
   <si>
     <t>Mar/2026</t>
   </si>
   <si>
     <t>Abr/2026</t>
   </si>
   <si>
     <t>Mai/2026</t>
   </si>
   <si>
     <t>Jun/2026</t>
   </si>
   <si>
     <t>Jul/2026</t>
+  </si>
+  <si>
+    <t>Ago/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1D4ED8"/>
       <name val="Calibri"/>
@@ -528,242 +528,242 @@
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>